--- v0 (2026-05-16)
+++ v1 (2026-08-15)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>8 (966) 666-24-90</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>donetsk@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -657,68 +657,68 @@
         <is>
           <t>Керамический шнур 40 мм CTR-1000</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>2188 ₽/бухта</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Керамический шнур 50 мм CTR-1000</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>2101 ₽/бухта</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Керамический шнур 60 мм CTR-1000</t>
+          <t>Керамический шнур 6 мм CTR-1000</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2406 ₽/бухта</t>
+          <t>2036 ₽/бухта</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Керамический шнур 6 мм CTR-1000</t>
+          <t>Керамический шнур 60 мм CTR-1000</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2036 ₽/бухта</t>
+          <t>2406 ₽/бухта</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Керамический шнур 8 мм CTR-1000</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>2278 ₽/бухта</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>