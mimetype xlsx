--- v1 (2026-08-15)
+++ v2 (2026-08-17)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (495) 085-92-78</t>
+          <t>8 (966) 666-24-90</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>donetsk@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">