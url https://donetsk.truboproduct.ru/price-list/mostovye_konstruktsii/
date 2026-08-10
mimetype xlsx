--- v0 (2026-05-14)
+++ v1 (2026-08-10)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>8 (966) 666-24-90</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>donetsk@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -741,80 +741,80 @@
         <is>
           <t xml:space="preserve">Мостовая конструкция П22 45 кг </t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>13098 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t xml:space="preserve">Мостовая конструкция П23 33 кг </t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>12164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t xml:space="preserve">Мостовая конструкция П30 40 кг </t>
+          <t xml:space="preserve">Мостовая конструкция П3 48 кг </t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>12347 ₽/шт.</t>
+          <t>13791 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t xml:space="preserve">Мостовая конструкция П32 15 кг </t>
+          <t xml:space="preserve">Мостовая конструкция П30 40 кг </t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>10245 ₽/шт.</t>
+          <t>12347 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t xml:space="preserve">Мостовая конструкция П3 48 кг </t>
+          <t xml:space="preserve">Мостовая конструкция П32 15 кг </t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>13791 ₽/шт.</t>
+          <t>10245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t xml:space="preserve">Мостовая конструкция П35 21 кг </t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>10497 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t xml:space="preserve">Мостовая конструкция П3а 3270 кг </t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>19915 ₽/шт.</t>
         </is>