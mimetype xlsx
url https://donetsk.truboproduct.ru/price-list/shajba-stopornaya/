--- v0 (2026-05-19)
+++ v1 (2026-08-15)
@@ -485,108 +485,108 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>8 (966) 666-24-90</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>donetsk@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая КМ 10 50х1,25 мм DIN 5406</t>
+          <t>Шайба стопорная многолапчатая КМ 1 12х1 мм DIN 5406</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая КМ 1 12х1 мм DIN 5406</t>
+          <t>Шайба стопорная многолапчатая КМ 10 50х1,25 мм DIN 5406</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 11 55х1,5 мм DIN 5406</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 12 60х1,5 мм DIN 5406</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
@@ -657,80 +657,80 @@
         <is>
           <t>Шайба стопорная многолапчатая КМ 18 90х1,75 мм DIN 5406</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 19 95х1,75 мм DIN 5406</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая КМ 20 100х1,75 мм DIN 5406</t>
+          <t>Шайба стопорная многолапчатая КМ 2 15х1 мм DIN 5406</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая КМ 21 105х1,75 мм DIN 5406</t>
+          <t>Шайба стопорная многолапчатая КМ 20 100х1,75 мм DIN 5406</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая КМ 2 15х1 мм DIN 5406</t>
+          <t>Шайба стопорная многолапчатая КМ 21 105х1,75 мм DIN 5406</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 22 110х1,75 мм DIN 5406</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 23 115х2 мм DIN 5406</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>33 ₽/шт.</t>
         </is>
@@ -789,68 +789,68 @@
         <is>
           <t>Шайба стопорная многолапчатая КМ 28 140х2 мм DIN 5406</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 29 145х2 мм DIN 5406</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая КМ 30 150х2 мм DIN 5406</t>
+          <t>Шайба стопорная многолапчатая КМ 3 17х1 мм DIN 5406</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>34 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая КМ 3 17х1 мм DIN 5406</t>
+          <t>Шайба стопорная многолапчатая КМ 30 150х2 мм DIN 5406</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 4 20х1 мм DIN 5406</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 5 25х1,25 мм DIN 5406</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
@@ -885,272 +885,272 @@
         <is>
           <t>Шайба стопорная многолапчатая КМ 8 40х1,25 мм DIN 5406</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая КМ 9 45х1,25 мм DIN 5406</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М100 101х2 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М10 10,5х1 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>33 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М10 10,5х1 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М100 101х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М105 106х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М110 111х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>33 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М115 116х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М120 121х2 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М12 12,5х1 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>34 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М12 12,5х1 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М120 121х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М125 126х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М130 131х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М135 136х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М140 141х2 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М14 14,5х1 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>34 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М14 14,5х1 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М140 141х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М145 146х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>34 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М150 151х2,5 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М160 161х2,5 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М16 16,5х1 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М16 16,5х1 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М160 161х2,5 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М170 171х2,5 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М180 181х2,5 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М18 18,5х1 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>35 ₽/шт.</t>
+          <t>26 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М18 18,5х1 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М180 181х2,5 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>26 ₽/шт.</t>
+          <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М190 191х2,5 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>35 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М20 20,5х1 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>27 ₽/шт.</t>
         </is>
@@ -1221,200 +1221,200 @@
         <is>
           <t>Шайба стопорная многолапчатая М36 36,5х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М39 39,5х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М42 42,5х1,6 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М4 4,2х0,8 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М4 4,2х0,8 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М42 42,5х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М45 45,5х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М48 48,5х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М50 50,5х1,6 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М5 5,2х0,8 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>28 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М52 52,5х1,6 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М50 50,5х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>29 ₽/шт.</t>
+          <t>28 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М5 5,2х0,8 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М52 52,5х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М56 57х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М58 59х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>29 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М60 61х1,6 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М6 6,2х0,8 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>30 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М62 63х1,6 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М60 61х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М64 65х1,6 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М62 63х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М6 6,2х0,8 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М64 65х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М68 69х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М70 71х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>30 ₽/шт.</t>
         </is>
@@ -1425,80 +1425,80 @@
         <is>
           <t>Шайба стопорная многолапчатая М72 73х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М76 77х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М80 81х1,6 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М8 8,5х1 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>31 ₽/шт.</t>
+          <t>25 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М85 86х1,6 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М80 81х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>32 ₽/шт.</t>
+          <t>31 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Шайба стопорная многолапчатая М8 8,5х1 мм ГОСТ 11872-89</t>
+          <t>Шайба стопорная многолапчатая М85 86х1,6 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>25 ₽/шт.</t>
+          <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М90 91х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>32 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Шайба стопорная многолапчатая М95 96х2 мм ГОСТ 11872-89</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>33 ₽/шт.</t>
         </is>