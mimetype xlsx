--- v0 (2026-05-16)
+++ v1 (2026-08-14)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>8 (966) 666-24-90</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>donetsk@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -537,68 +537,68 @@
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Силосы для цемента 110 т 80 м3 СЦ-80</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>1034794 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Силосы для цемента 125 т 90 м3 СЦ-90</t>
+          <t>Силосы для цемента 12 т 9 м3 СЦ-9</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1107278 ₽/шт.</t>
+          <t>411873 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Силосы для цемента 12 т 9 м3 СЦ-9</t>
+          <t>Силосы для цемента 125 т 90 м3 СЦ-90</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>411873 ₽/шт.</t>
+          <t>1107278 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Силосы для цемента 140 т 100 м3 СЦ-100</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>1131611 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Силосы для цемента 175 т 125 м3 СЦ-125</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>1143530 ₽/шт.</t>
         </is>
@@ -669,68 +669,68 @@
         <is>
           <t>Силосы для цемента 60 т 43 м3 СЦ-43</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>653625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Силосы для цемента 70 т 50 м3 СЦ-50</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>656292 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Силосы для цемента 84 т 60 м3 СЦ-60</t>
+          <t>Силосы для цемента 8 т 6 м3 СЦ-6</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>872300 ₽/шт.</t>
+          <t>402568 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Силосы для цемента 8 т 6 м3 СЦ-6</t>
+          <t>Силосы для цемента 84 т 60 м3 СЦ-60</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>402568 ₽/шт.</t>
+          <t>872300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Силосы для цемента 90 т 65 м3 СЦ-65</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>917957 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Силосы для цемента 95 т 68 м3 СЦ-68</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>924979 ₽/шт.</t>
         </is>