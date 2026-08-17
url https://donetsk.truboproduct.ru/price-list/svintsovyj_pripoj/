--- v0 (2026-05-20)
+++ v1 (2026-08-17)
@@ -485,156 +485,156 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>8 (966) 666-24-90</t>
+          <t>+7 (495) 085-92-78</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>donetsk@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Свинцовый припой 10 мм С1</t>
+          <t>Свинцовый припой 1 мм С1</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1422 ₽/кг</t>
+          <t>839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Свинцовый припой 10 мм С2</t>
+          <t>Свинцовый припой 1 мм С2</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1421 ₽/кг</t>
+          <t>895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Свинцовый припой 10 мм ССуА</t>
+          <t>Свинцовый припой 1 мм ССуА</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1493 ₽/кг</t>
+          <t>842 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Свинцовый припой 1 мм С1</t>
+          <t>Свинцовый припой 10 мм С1</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>839 ₽/кг</t>
+          <t>1422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Свинцовый припой 1 мм С2</t>
+          <t>Свинцовый припой 10 мм С2</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>895 ₽/кг</t>
+          <t>1421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Свинцовый припой 1 мм ССуА</t>
+          <t>Свинцовый припой 10 мм ССуА</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>842 ₽/кг</t>
+          <t>1493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Свинцовый припой 2 мм С1</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>932 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Свинцовый припой 2 мм С2</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>919 ₽/кг</t>
         </is>